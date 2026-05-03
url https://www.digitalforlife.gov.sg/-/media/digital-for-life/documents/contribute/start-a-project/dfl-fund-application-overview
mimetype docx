--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -319,79 +319,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1501" w:dyaOrig="981" w14:anchorId="694ABABE">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75.35pt;height:48.7pt" o:ole="">
+                <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75pt;height:49pt" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1834920664" r:id="rId12">
+                <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1837586807" r:id="rId12">
                   <o:FieldCodes>\s</o:FieldCodes>
                 </o:OLEObject>
               </w:object>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60FC9427" w14:textId="47400AD7" w:rsidR="004108F2" w:rsidRPr="00AA70C5" w:rsidRDefault="005E552D" w:rsidP="001C512D">
+          <w:p w14:paraId="60FC9427" w14:textId="044D38BB" w:rsidR="004108F2" w:rsidRPr="00AA70C5" w:rsidRDefault="00C04815" w:rsidP="001C512D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA70C5">
-[...6 lines deleted...]
-                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:75.35pt;height:48.7pt" o:ole="">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:object w:dxaOrig="1501" w:dyaOrig="981" w14:anchorId="218623D8">
+                <v:shape id="_x0000_i1030" type="#_x0000_t75" style="width:75pt;height:49pt" o:ole="">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1834920665" r:id="rId14"/>
+                <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1030" DrawAspect="Icon" ObjectID="_1837586808" r:id="rId14"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00857BA4" w:rsidRPr="00AA70C5" w14:paraId="159EDF7E" w14:textId="77777777" w:rsidTr="00C82EC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B899F7"/>
           </w:tcPr>
           <w:p w14:paraId="528A1044" w14:textId="5971A9F1" w:rsidR="00857BA4" w:rsidRPr="00AA70C5" w:rsidRDefault="00857BA4" w:rsidP="004B65B2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA70C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -922,99 +922,99 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2A079CE1" w14:textId="6AF07C95" w:rsidR="00D1550D" w:rsidRPr="00AA70C5" w:rsidRDefault="00765B96" w:rsidP="001322F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA70C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1501" w:dyaOrig="981" w14:anchorId="71250684">
-                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77.85pt;height:45.8pt" o:ole="">
+                <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:77.5pt;height:45.5pt" o:ole="">
                   <v:imagedata r:id="rId15" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1834920666" r:id="rId16"/>
+                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1837586809" r:id="rId16"/>
               </w:object>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D90E2EB" w14:textId="77777777" w:rsidR="00D1550D" w:rsidRPr="00AA70C5" w:rsidRDefault="00D1550D" w:rsidP="001322F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="30D6F7AC" w14:textId="380FD94E" w:rsidR="00765B96" w:rsidRPr="00AA70C5" w:rsidRDefault="00765B96" w:rsidP="001322F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B3A8A43" w14:textId="385B3EDF" w:rsidR="00F922E1" w:rsidRPr="00AA70C5" w:rsidRDefault="000D36D5" w:rsidP="001322F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA70C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="1501" w:dyaOrig="981" w14:anchorId="75877696">
-                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:75.35pt;height:48.7pt" o:ole="">
+                <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:75pt;height:49pt" o:ole="">
                   <v:imagedata r:id="rId17" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1834920667" r:id="rId18"/>
+                <o:OLEObject Type="Embed" ProgID="Acrobat.Document.DC" ShapeID="_x0000_i1028" DrawAspect="Icon" ObjectID="_1837586810" r:id="rId18"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00857BA4" w:rsidRPr="00AA70C5" w14:paraId="07F394BD" w14:textId="77777777" w:rsidTr="00C82EC3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9866" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B899F7"/>
           </w:tcPr>
           <w:p w14:paraId="6377DA03" w14:textId="4C32A097" w:rsidR="00857BA4" w:rsidRPr="00AA70C5" w:rsidRDefault="00857BA4" w:rsidP="004B65B2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA70C5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1251,61 +1251,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="735FBCE8" w14:textId="77777777" w:rsidR="00ED1534" w:rsidRPr="002167C9" w:rsidRDefault="00ED1534" w:rsidP="004D1E1B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00ED1534" w:rsidRPr="002167C9" w:rsidSect="00E63D39">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A5B559E" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
+    <w:p w14:paraId="4F6D8CD6" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DEFDCEC" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
+    <w:p w14:paraId="5698B218" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1370,61 +1370,61 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E59F83C" w14:textId="07739879" w:rsidR="00FA48A9" w:rsidRPr="00871872" w:rsidRDefault="00871872">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00871872">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Version 202602</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04AAEC6E" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
+    <w:p w14:paraId="09BF99F4" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="390F8EA0" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
+    <w:p w14:paraId="0EA6E33F" w14:textId="77777777" w:rsidR="008475E4" w:rsidRDefault="008475E4" w:rsidP="00FA48A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="000B4DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1168972"/>
     <w:lvl w:ilvl="0" w:tplc="48090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -1933,95 +1933,96 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1902016355">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1974558585">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1705592077">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1198396469">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1098986099">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00ED1534"/>
     <w:rsid w:val="00007418"/>
     <w:rsid w:val="00010108"/>
     <w:rsid w:val="00050912"/>
     <w:rsid w:val="00076F56"/>
     <w:rsid w:val="00083805"/>
     <w:rsid w:val="00086208"/>
     <w:rsid w:val="00092DD0"/>
     <w:rsid w:val="000B1D99"/>
     <w:rsid w:val="000B72A7"/>
     <w:rsid w:val="000C610F"/>
     <w:rsid w:val="000D36D5"/>
     <w:rsid w:val="000F54B6"/>
     <w:rsid w:val="000F5A6C"/>
+    <w:rsid w:val="000F68EE"/>
     <w:rsid w:val="00121681"/>
     <w:rsid w:val="00125FB2"/>
     <w:rsid w:val="001322F5"/>
     <w:rsid w:val="00147CAC"/>
     <w:rsid w:val="0015243B"/>
     <w:rsid w:val="00165399"/>
     <w:rsid w:val="00170C3D"/>
     <w:rsid w:val="00173410"/>
     <w:rsid w:val="00195024"/>
+    <w:rsid w:val="001A6FAC"/>
     <w:rsid w:val="001B1750"/>
     <w:rsid w:val="001B6B6F"/>
     <w:rsid w:val="001C512D"/>
     <w:rsid w:val="001E4CB7"/>
     <w:rsid w:val="001F1F8B"/>
     <w:rsid w:val="001F363F"/>
     <w:rsid w:val="001F454B"/>
     <w:rsid w:val="001F5815"/>
     <w:rsid w:val="00206374"/>
     <w:rsid w:val="0020692B"/>
     <w:rsid w:val="002117DF"/>
     <w:rsid w:val="002148FC"/>
     <w:rsid w:val="002167C9"/>
     <w:rsid w:val="00224697"/>
     <w:rsid w:val="0022495D"/>
     <w:rsid w:val="002250B3"/>
     <w:rsid w:val="00227C01"/>
     <w:rsid w:val="00236F42"/>
     <w:rsid w:val="002424D8"/>
     <w:rsid w:val="00252B97"/>
     <w:rsid w:val="00254957"/>
     <w:rsid w:val="00257EAE"/>
     <w:rsid w:val="00282DE7"/>
     <w:rsid w:val="00284B25"/>
     <w:rsid w:val="00290545"/>
@@ -2051,60 +2052,62 @@
     <w:rsid w:val="003F3DA4"/>
     <w:rsid w:val="003F44E8"/>
     <w:rsid w:val="004108F2"/>
     <w:rsid w:val="00411C01"/>
     <w:rsid w:val="00414700"/>
     <w:rsid w:val="00417370"/>
     <w:rsid w:val="00451AC9"/>
     <w:rsid w:val="00465A5B"/>
     <w:rsid w:val="00475C4A"/>
     <w:rsid w:val="00476A33"/>
     <w:rsid w:val="00476B2D"/>
     <w:rsid w:val="00485B42"/>
     <w:rsid w:val="00486E42"/>
     <w:rsid w:val="004935FC"/>
     <w:rsid w:val="0049526C"/>
     <w:rsid w:val="004B521B"/>
     <w:rsid w:val="004B65B2"/>
     <w:rsid w:val="004D1E1B"/>
     <w:rsid w:val="004D2274"/>
     <w:rsid w:val="004D4773"/>
     <w:rsid w:val="004E7623"/>
     <w:rsid w:val="004E78D2"/>
     <w:rsid w:val="00511A2C"/>
     <w:rsid w:val="00513020"/>
     <w:rsid w:val="005344A7"/>
+    <w:rsid w:val="0054511E"/>
     <w:rsid w:val="005569A0"/>
     <w:rsid w:val="0056150F"/>
     <w:rsid w:val="005621B7"/>
     <w:rsid w:val="00563E9F"/>
     <w:rsid w:val="00567B8B"/>
     <w:rsid w:val="00573712"/>
     <w:rsid w:val="00575684"/>
     <w:rsid w:val="0058043D"/>
     <w:rsid w:val="00582047"/>
     <w:rsid w:val="00594E5F"/>
+    <w:rsid w:val="005A1F54"/>
     <w:rsid w:val="005A5EC5"/>
     <w:rsid w:val="005B397C"/>
     <w:rsid w:val="005C10D4"/>
     <w:rsid w:val="005C1C7A"/>
     <w:rsid w:val="005E34CF"/>
     <w:rsid w:val="005E552D"/>
     <w:rsid w:val="0062016F"/>
     <w:rsid w:val="00623D65"/>
     <w:rsid w:val="0062474C"/>
     <w:rsid w:val="00625C0B"/>
     <w:rsid w:val="00631142"/>
     <w:rsid w:val="00641002"/>
     <w:rsid w:val="006559DA"/>
     <w:rsid w:val="00655C80"/>
     <w:rsid w:val="0065698C"/>
     <w:rsid w:val="00667317"/>
     <w:rsid w:val="0067115E"/>
     <w:rsid w:val="00686BE8"/>
     <w:rsid w:val="006A5C6C"/>
     <w:rsid w:val="006B78A5"/>
     <w:rsid w:val="006C2426"/>
     <w:rsid w:val="006D30D3"/>
     <w:rsid w:val="006D57FA"/>
     <w:rsid w:val="007107EB"/>
     <w:rsid w:val="0073158A"/>
@@ -2163,50 +2166,51 @@
     <w:rsid w:val="009F69E2"/>
     <w:rsid w:val="00A044E5"/>
     <w:rsid w:val="00A1595F"/>
     <w:rsid w:val="00A27E51"/>
     <w:rsid w:val="00A35E92"/>
     <w:rsid w:val="00A76BE4"/>
     <w:rsid w:val="00A86A8C"/>
     <w:rsid w:val="00AA2B65"/>
     <w:rsid w:val="00AA70C5"/>
     <w:rsid w:val="00AB12A4"/>
     <w:rsid w:val="00AB63AE"/>
     <w:rsid w:val="00AC7CDC"/>
     <w:rsid w:val="00AF41FE"/>
     <w:rsid w:val="00AF5383"/>
     <w:rsid w:val="00AF7205"/>
     <w:rsid w:val="00B441D2"/>
     <w:rsid w:val="00B60E10"/>
     <w:rsid w:val="00B645D1"/>
     <w:rsid w:val="00B71FBB"/>
     <w:rsid w:val="00B73EA1"/>
     <w:rsid w:val="00B9755D"/>
     <w:rsid w:val="00BB6DE2"/>
     <w:rsid w:val="00BC0FF6"/>
     <w:rsid w:val="00BD2835"/>
     <w:rsid w:val="00C0170C"/>
+    <w:rsid w:val="00C04815"/>
     <w:rsid w:val="00C2229E"/>
     <w:rsid w:val="00C2328B"/>
     <w:rsid w:val="00C26EA6"/>
     <w:rsid w:val="00C4045E"/>
     <w:rsid w:val="00C40ADA"/>
     <w:rsid w:val="00C66B11"/>
     <w:rsid w:val="00C75744"/>
     <w:rsid w:val="00C81217"/>
     <w:rsid w:val="00C82EC3"/>
     <w:rsid w:val="00C91248"/>
     <w:rsid w:val="00CB02CF"/>
     <w:rsid w:val="00CB7D4E"/>
     <w:rsid w:val="00CC2F2A"/>
     <w:rsid w:val="00CE04B9"/>
     <w:rsid w:val="00CE5C7D"/>
     <w:rsid w:val="00D005C4"/>
     <w:rsid w:val="00D1550D"/>
     <w:rsid w:val="00D238E3"/>
     <w:rsid w:val="00D32BDB"/>
     <w:rsid w:val="00D426C4"/>
     <w:rsid w:val="00D656A0"/>
     <w:rsid w:val="00D673DF"/>
     <w:rsid w:val="00D67DD6"/>
     <w:rsid w:val="00D91A73"/>
     <w:rsid w:val="00D9206E"/>
@@ -2221,50 +2225,51 @@
     <w:rsid w:val="00E53D6C"/>
     <w:rsid w:val="00E543E4"/>
     <w:rsid w:val="00E545C3"/>
     <w:rsid w:val="00E63D39"/>
     <w:rsid w:val="00EC61E9"/>
     <w:rsid w:val="00EC6F5F"/>
     <w:rsid w:val="00ED1534"/>
     <w:rsid w:val="00ED41D5"/>
     <w:rsid w:val="00EE53EB"/>
     <w:rsid w:val="00EF2A43"/>
     <w:rsid w:val="00F11633"/>
     <w:rsid w:val="00F26AD6"/>
     <w:rsid w:val="00F3619D"/>
     <w:rsid w:val="00F67E6D"/>
     <w:rsid w:val="00F8111B"/>
     <w:rsid w:val="00F8216E"/>
     <w:rsid w:val="00F85423"/>
     <w:rsid w:val="00F922E1"/>
     <w:rsid w:val="00F94E0E"/>
     <w:rsid w:val="00FA48A9"/>
     <w:rsid w:val="00FB6C92"/>
     <w:rsid w:val="00FD16AF"/>
     <w:rsid w:val="00FE261D"/>
     <w:rsid w:val="00FE4EA2"/>
     <w:rsid w:val="00FF167E"/>
+    <w:rsid w:val="54009B2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-SG" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1030"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2210B7A5"/>
@@ -3886,75 +3891,75 @@
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A69A8E0-62CC-42EE-A85F-5DC6A88BBFD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25695430-EEA4-4EF0-9EBC-43B91C0FBED0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f7912d8f-94c8-4519-b0c7-17acf3fdea93"/>
     <ds:schemaRef ds:uri="6bb37462-8773-400f-a67c-8d94182d1c98"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>404</Words>
-  <Characters>2340</Characters>
+  <Words>409</Words>
+  <Characters>2336</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2724</CharactersWithSpaces>
+  <CharactersWithSpaces>2740</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5570583</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://go.gov.sg/dfl2026</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211385</vt:i4>
       </vt:variant>
       <vt:variant>